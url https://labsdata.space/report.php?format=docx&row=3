--- v0 (2026-08-27)
+++ v1 (2026-10-13)
@@ -236,51 +236,51 @@
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2871" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C4631AA" w14:textId="7FABD5C7" w:rsidR="00F477F3" w:rsidRPr="00A83848" w:rsidRDefault="00F477F3" w:rsidP="00F477F3">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r>
-              <w:t>27 August 2026</w:t>
+              <w:t>13 October 2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F477F3" w:rsidRPr="00316BA4" w14:paraId="158163D0" w14:textId="77777777" w:rsidTr="00081A30">
         <w:trPr>
           <w:gridBefore w:val="1"/>
           <w:gridAfter w:val="1"/>
           <w:wBefore w:w="33" w:type="dxa"/>
           <w:wAfter w:w="8" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1702" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="48B78CC7" w14:textId="77777777" w:rsidR="00F477F3" w:rsidRPr="00316BA4" w:rsidRDefault="00F477F3" w:rsidP="00F477F3">
             <w:pPr>
               <w:ind w:left="-109" w:right="-107"/>