--- v0 (2026-07-11)
+++ v1 (2026-08-27)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Test Records" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="18">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="54">
   <si>
     <r>
       <t xml:space="preserve">Date</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Job ID</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Product</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Sample ID</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Test Parameters</t>
     </r>
   </si>
@@ -84,60 +84,179 @@
     <r>
       <t xml:space="preserve">Issued To</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Remarks</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Payment Mode</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Invoice No</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Amount</t>
     </r>
   </si>
   <si>
-    <t>2026-07-11</t>
-[...2 lines deleted...]
-    <t>001</t>
+    <t>Kind Attention</t>
+  </si>
+  <si>
+    <t>Contact No</t>
+  </si>
+  <si>
+    <t>Mail ID</t>
+  </si>
+  <si>
+    <t>Sample Quantity</t>
+  </si>
+  <si>
+    <t>Batch No</t>
+  </si>
+  <si>
+    <t>Manufacturing Date</t>
+  </si>
+  <si>
+    <t>Testing Start Date</t>
+  </si>
+  <si>
+    <t>GST Number</t>
+  </si>
+  <si>
+    <t>2024-01-01</t>
+  </si>
+  <si>
+    <t>Pranab</t>
   </si>
   <si>
     <t>Butter</t>
   </si>
   <si>
-    <t>Salt as NaCl % (w/w) (Method: FSSAI 01.083:2022)</t>
+    <t>2026-08-04</t>
+  </si>
+  <si>
+    <t>01</t>
+  </si>
+  <si>
+    <t>Casein</t>
+  </si>
+  <si>
+    <t>Fat % (w/w) : 65 (Method: FSSAI 01.114:2022)</t>
+  </si>
+  <si>
+    <t>2026-08-14</t>
+  </si>
+  <si>
+    <t>Enter staff / analyst names here in config.json</t>
+  </si>
+  <si>
+    <t>odkjfdosjf</t>
+  </si>
+  <si>
+    <t>Bank Transfer / NEFT / RTGS</t>
+  </si>
+  <si>
+    <t>sadf</t>
+  </si>
+  <si>
+    <t>sahadevhalder09@gmail.com</t>
+  </si>
+  <si>
+    <t>200ml</t>
+  </si>
+  <si>
+    <t>2026-08-05</t>
+  </si>
+  <si>
+    <t>2026-08-06</t>
+  </si>
+  <si>
+    <t>1986-01-06</t>
+  </si>
+  <si>
+    <t>Get more visibility with the best advertising for your products and services!</t>
+  </si>
+  <si>
+    <t>Cheese</t>
+  </si>
+  <si>
+    <t>SAMPLE123</t>
+  </si>
+  <si>
+    <t>DavidVUb</t>
+  </si>
+  <si>
+    <t>Greetings! labsdata.space, 
+Your page appeared while I was exploring similar resources. 
+Our service allows automated contact form messaging. 
+Our system supports outreach to websites around the world. 
+You can check how the platform works in practice. 
+If this relevant, you can contact us. 
+Looking forward to hearing from you. 
+Contact us. 
+Telegram - https://t.me/FeedbackFormEU 
+WhatsApp - +375259112693 
+WhatsApp  https://wa.me/+375259112693 
+We only use chat for communication.</t>
+  </si>
+  <si>
+    <t>no.reply.JiirqenBonnet@gmail.com</t>
+  </si>
+  <si>
+    <t>1982-05-04</t>
+  </si>
+  <si>
+    <t>1986-07-07</t>
+  </si>
+  <si>
+    <t>1982-02-03</t>
+  </si>
+  <si>
+    <t>Gfdhwuwfeeu fhefuwhdwijduwfeu huwhfduewfhuwijdwuhfwu</t>
+  </si>
+  <si>
+    <t>HiltonMat</t>
+  </si>
+  <si>
+    <t>Egjnjmfnefjwdifj fkmdkdwdwkdwjj fkmfkengjkfmsdnfejfk mkfmkdmwjefnejfem labsdata.space</t>
+  </si>
+  <si>
+    <t>dylan-wood32pjfj@gmx.us</t>
+  </si>
+  <si>
+    <t>1980-03-04</t>
+  </si>
+  <si>
+    <t>1983-05-08</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
@@ -451,76 +570,84 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:N2"/>
+  <dimension ref="A1:V5"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="1" activePane="bottomLeft" state="frozen" topLeftCell="A2"/>
-      <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
+      <selection pane="bottomLeft" activeCell="V1" sqref="V1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="16" customWidth="true" style="0"/>
     <col min="2" max="2" width="16" customWidth="true" style="0"/>
     <col min="3" max="3" width="16" customWidth="true" style="0"/>
     <col min="4" max="4" width="16" customWidth="true" style="0"/>
     <col min="5" max="5" width="19" customWidth="true" style="0"/>
     <col min="6" max="6" width="19" customWidth="true" style="0"/>
     <col min="7" max="7" width="29" customWidth="true" style="0"/>
     <col min="8" max="8" width="16" customWidth="true" style="0"/>
     <col min="9" max="9" width="16" customWidth="true" style="0"/>
     <col min="10" max="10" width="16" customWidth="true" style="0"/>
     <col min="11" max="11" width="16" customWidth="true" style="0"/>
     <col min="12" max="12" width="16" customWidth="true" style="0"/>
     <col min="13" max="13" width="16" customWidth="true" style="0"/>
     <col min="14" max="14" width="16" customWidth="true" style="0"/>
+    <col min="15" max="15" width="18" customWidth="true" style="0"/>
+    <col min="16" max="16" width="16" customWidth="true" style="0"/>
+    <col min="17" max="17" width="16" customWidth="true" style="0"/>
+    <col min="18" max="18" width="19" customWidth="true" style="0"/>
+    <col min="19" max="19" width="16" customWidth="true" style="0"/>
+    <col min="20" max="20" width="22" customWidth="true" style="0"/>
+    <col min="21" max="21" width="22" customWidth="true" style="0"/>
+    <col min="22" max="22" width="16" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14">
+    <row r="1" spans="1:22">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Date</t>
           </r>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Job ID</t>
           </r>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Product</t>
           </r>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Sample ID</t>
@@ -575,66 +702,240 @@
             <t xml:space="preserve">Remarks</t>
           </r>
         </is>
       </c>
       <c r="L1" s="1" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Payment Mode</t>
           </r>
         </is>
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Invoice No</t>
           </r>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Amount</t>
           </r>
         </is>
       </c>
+      <c r="O1" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q1" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="R1" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="S1" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="T1" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="U1" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="V1" s="1" t="s">
+        <v>21</v>
+      </c>
     </row>
-    <row r="2" spans="1:14">
+    <row r="2" spans="1:22">
       <c r="A2" t="s">
-        <v>14</v>
+        <v>22</v>
       </c>
       <c r="B2" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
       <c r="C2" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="D2" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>23</v>
+      </c>
+      <c r="I2">
+        <v>1</v>
+      </c>
+      <c r="R2">
+        <v>1</v>
+      </c>
+      <c r="S2" t="s">
+        <v>23</v>
+      </c>
+      <c r="T2" t="s">
+        <v>22</v>
+      </c>
+      <c r="U2" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="3" spans="1:22">
+      <c r="A3" t="s">
+        <v>25</v>
+      </c>
+      <c r="B3" t="s">
+        <v>26</v>
+      </c>
+      <c r="C3" t="s">
+        <v>27</v>
+      </c>
+      <c r="D3" t="s">
+        <v>26</v>
+      </c>
+      <c r="E3" t="s">
+        <v>28</v>
+      </c>
+      <c r="F3" t="s">
+        <v>29</v>
+      </c>
+      <c r="G3" t="s">
+        <v>30</v>
+      </c>
+      <c r="I3">
+        <v>2</v>
+      </c>
+      <c r="J3" t="s">
+        <v>31</v>
+      </c>
+      <c r="L3" t="s">
+        <v>32</v>
+      </c>
+      <c r="O3" t="s">
+        <v>33</v>
+      </c>
+      <c r="P3">
+        <v>8588958936</v>
+      </c>
+      <c r="Q3" t="s">
+        <v>34</v>
+      </c>
+      <c r="R3" t="s">
+        <v>35</v>
+      </c>
+      <c r="S3" t="s">
+        <v>26</v>
+      </c>
+      <c r="T3" t="s">
+        <v>36</v>
+      </c>
+      <c r="U3" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="4" spans="1:22">
+      <c r="A4" t="s">
+        <v>38</v>
+      </c>
+      <c r="B4" t="s">
+        <v>39</v>
+      </c>
+      <c r="C4" t="s">
+        <v>40</v>
+      </c>
+      <c r="D4" t="s">
+        <v>41</v>
+      </c>
+      <c r="E4" t="s">
+        <v>42</v>
+      </c>
+      <c r="I4">
+        <v>3</v>
+      </c>
+      <c r="J4" t="s">
+        <v>43</v>
+      </c>
+      <c r="O4" t="s">
+        <v>44</v>
+      </c>
+      <c r="P4" t="s">
+        <v>44</v>
+      </c>
+      <c r="Q4" t="s">
+        <v>44</v>
+      </c>
+      <c r="R4">
+        <v>34</v>
+      </c>
+      <c r="T4" t="s">
+        <v>45</v>
+      </c>
+      <c r="U4" t="s">
+        <v>46</v>
+      </c>
+      <c r="V4">
+        <v>2387</v>
+      </c>
+    </row>
+    <row r="5" spans="1:22">
+      <c r="A5" t="s">
+        <v>47</v>
+      </c>
+      <c r="B5" t="s">
+        <v>48</v>
+      </c>
+      <c r="C5" t="s">
+        <v>40</v>
+      </c>
+      <c r="E5" t="s">
+        <v>49</v>
+      </c>
+      <c r="I5">
+        <v>4</v>
+      </c>
+      <c r="J5" t="s">
+        <v>50</v>
+      </c>
+      <c r="O5" t="s">
+        <v>51</v>
+      </c>
+      <c r="P5" t="s">
+        <v>51</v>
+      </c>
+      <c r="Q5" t="s">
+        <v>51</v>
+      </c>
+      <c r="R5">
+        <v>43</v>
+      </c>
+      <c r="T5" t="s">
+        <v>52</v>
+      </c>
+      <c r="U5" t="s">
+        <v>53</v>
+      </c>
+      <c r="V5">
+        <v>7290</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>