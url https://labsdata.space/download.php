--- v1 (2026-08-27)
+++ v2 (2026-10-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Test Records" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="54">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="130">
   <si>
     <r>
       <t xml:space="preserve">Date</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Job ID</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Product</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Sample ID</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Test Parameters</t>
     </r>
   </si>
@@ -213,50 +213,295 @@
     <t>1982-05-04</t>
   </si>
   <si>
     <t>1986-07-07</t>
   </si>
   <si>
     <t>1982-02-03</t>
   </si>
   <si>
     <t>Gfdhwuwfeeu fhefuwhdwijduwfeu huwhfduewfhuwijdwuhfwu</t>
   </si>
   <si>
     <t>HiltonMat</t>
   </si>
   <si>
     <t>Egjnjmfnefjwdifj fkmdkdwdwkdwjj fkmfkengjkfmsdnfejfk mkfmkdmwjefnejfem labsdata.space</t>
   </si>
   <si>
     <t>dylan-wood32pjfj@gmx.us</t>
   </si>
   <si>
     <t>1980-03-04</t>
   </si>
   <si>
     <t>1983-05-08</t>
+  </si>
+  <si>
+    <t>1980-04-07</t>
+  </si>
+  <si>
+    <t>THE ROYAL FLUSH A $25,000 PROMO CODE</t>
+  </si>
+  <si>
+    <t>Khoa</t>
+  </si>
+  <si>
+    <t>WilliamMet</t>
+  </si>
+  <si>
+    <t>A $25,000 promo code to make history https://alstr.in/CEGPwdR</t>
+  </si>
+  <si>
+    <t>h-bahar@web.de</t>
+  </si>
+  <si>
+    <t>1986-05-04</t>
+  </si>
+  <si>
+    <t>1982-03-07</t>
+  </si>
+  <si>
+    <t>GET LOADED WITH A $25,000 PROMO CODE</t>
+  </si>
+  <si>
+    <t>Go for glory with a $25,000 promo code https://telegra.ph/Win-the-1000000-jackpot-today-Message-ID-893809-08-30</t>
+  </si>
+  <si>
+    <t>clementinemercier@hotmail.com</t>
+  </si>
+  <si>
+    <t>1981-07-06</t>
+  </si>
+  <si>
+    <t>1984-01-06</t>
+  </si>
+  <si>
+    <t>1983-04-08</t>
+  </si>
+  <si>
+    <t>BE THE ENVY OF YOUR FRIENDS WITH AN PLAYSTATION 5 PRO 2TB</t>
+  </si>
+  <si>
+    <t>Walk away with a brand new PlayStation 5 Pro 2TB https://telegra.ph/Win-a-Sony-PlayStation-5-Pro-today-Message-ID-541722-09-09</t>
+  </si>
+  <si>
+    <t>denneicew9@icloud.com</t>
+  </si>
+  <si>
+    <t>1988-07-01</t>
+  </si>
+  <si>
+    <t>1986-08-01</t>
+  </si>
+  <si>
+    <t>1984-05-05</t>
+  </si>
+  <si>
+    <t>YOU ARE A SMALL TIME FROM WINNING PLAYSTATION 5 PRO 2TB</t>
+  </si>
+  <si>
+    <t>Anhydrous Milk Fat/ Butter oil</t>
+  </si>
+  <si>
+    <t>Be the duel winner of the PlayStation 5 Pro 2TB https://telegra.ph/Win-a-Sony-PlayStation-5-Pro-today-Message-ID-752479-09-11</t>
+  </si>
+  <si>
+    <t>horebc@hotmail.com</t>
+  </si>
+  <si>
+    <t>1987-02-08</t>
+  </si>
+  <si>
+    <t>1984-04-08</t>
+  </si>
+  <si>
+    <t>1981-03-04</t>
+  </si>
+  <si>
+    <t>THE LAMBORGHINI AVENTADOR IS THE SENSATIONAL BESTOWAL</t>
+  </si>
+  <si>
+    <t>Other</t>
+  </si>
+  <si>
+    <t>YOU ARE A MICROSECOND FROM LAMBORGHINI AVENTADOR https://telegra.ph/Win-a-new-Lamborghini-Aventador-today-Message-ID-569048-09-14</t>
+  </si>
+  <si>
+    <t>msdayzie@hotmail.com</t>
+  </si>
+  <si>
+    <t>1981-03-06</t>
+  </si>
+  <si>
+    <t>1981-03-00</t>
+  </si>
+  <si>
+    <t>2026-09-23</t>
+  </si>
+  <si>
+    <t>Condensed/Evaporated Milk</t>
+  </si>
+  <si>
+    <t>Felica</t>
+  </si>
+  <si>
+    <t>Good day from Bonusbacklinks,
+Improve your seo ranking with top quality seo backlinks! 
+BonusBacklinks.com - we deliver daily backlinks and bring organic clicks to your site every day:
+Use 85% Sale
+Strong daily backlinks
+Organic website visits
+Prices start from $1
+Bonus discount codes
+https://bonusbacklinks.com/85off
+Thanks,
+Felica from Bonusbacklinks.com</t>
+  </si>
+  <si>
+    <t>Felica Manuel</t>
+  </si>
+  <si>
+    <t>manuel.felica@gmail.com</t>
+  </si>
+  <si>
+    <t>1983-02-01</t>
+  </si>
+  <si>
+    <t>Partnership Request.</t>
+  </si>
+  <si>
+    <t>Whole Milk Powder</t>
+  </si>
+  <si>
+    <t>Newton Poole</t>
+  </si>
+  <si>
+    <t>Hello!! 
+My name is Newton Poole, I work as the Research and Procurement Pharmacist in a pharmaceutical company. I am writing to extend a business request to you.  I am looking for a trustworthy entrepreneur/individual to represent my company in sourcing some of Herbal oil basic raw materials used in the manufacturing of high-quality antiviral vaccines, cancer treatment, and other life-saving treatments. I am assuring you that good profits will be earned from the commission that will be paid to middle-person(s). 
+I will provide exclusive details to you upon your acceptance. 
+Contact WhatsApp: +1 626-477-1008 
+contact by email only when you don't have WhatsApp: newton.poole@baxaltaspharmaceuticals.com 
+I await your response to provide further details to you. 
+Regards 
+Newton Poole.</t>
+  </si>
+  <si>
+    <t>mj2748961@gmail.com</t>
+  </si>
+  <si>
+    <t>1981-05-03</t>
+  </si>
+  <si>
+    <t>1982-07-02</t>
+  </si>
+  <si>
+    <t>2026-10-09</t>
+  </si>
+  <si>
+    <t>SL-26/091001</t>
+  </si>
+  <si>
+    <t>SL-26/091001A</t>
+  </si>
+  <si>
+    <t>Salt as NaCl % (w/w) (Method: FSSAI 01.083:2022) | Reichert Meissl Value (Method: FSSAI 01.084:2022) | Fat % (w/w) (Method: FSSAI 01.082:2022)</t>
+  </si>
+  <si>
+    <t>Suruchi Consultants</t>
+  </si>
+  <si>
+    <t>Anand Kumar</t>
+  </si>
+  <si>
+    <t>anand@suruchiconsultants.com</t>
+  </si>
+  <si>
+    <t>200gm</t>
+  </si>
+  <si>
+    <t>B-01</t>
+  </si>
+  <si>
+    <t>2026-10-10</t>
+  </si>
+  <si>
+    <t>NA</t>
+  </si>
+  <si>
+    <t>Channa / Paneer</t>
+  </si>
+  <si>
+    <t>SL-26/091001B</t>
+  </si>
+  <si>
+    <t>Moisture % (w/w) (Method: FSSAI 01.043:2022) | Fat % (w/w) (Method: FSSAI 01.044:2022)</t>
+  </si>
+  <si>
+    <t>2026-10-08</t>
+  </si>
+  <si>
+    <t>Anshu Tyagi</t>
+  </si>
+  <si>
+    <t>SLR202601</t>
+  </si>
+  <si>
+    <t>Cash</t>
+  </si>
+  <si>
+    <t>B-02</t>
+  </si>
+  <si>
+    <t>2026-10-01</t>
+  </si>
+  <si>
+    <t>2026-10-05</t>
+  </si>
+  <si>
+    <t>1983-04-06</t>
+  </si>
+  <si>
+    <t>READ THE NEWS AND THEORIZE POSSIBILITIES FOR $50,000,000 PER MONTH</t>
+  </si>
+  <si>
+    <t>Milk Cereal Based Complementary Food and Processed Cereal Based Complementary Food</t>
+  </si>
+  <si>
+    <t>JeremySmumn</t>
+  </si>
+  <si>
+    <t>READ THE NEWS AND EARN $50,000,000 PER MONTH RATIONALLY https://telegra.ph/Read-the-latest-news-and-earn-50000000-in-a-month-Message-ID-57819-10-05</t>
+  </si>
+  <si>
+    <t>winstybenjamin@gmail.com</t>
+  </si>
+  <si>
+    <t>1987-04-08</t>
+  </si>
+  <si>
+    <t>1986-00-03</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
@@ -570,51 +815,51 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:V5"/>
+  <dimension ref="A1:V15"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="1" activePane="bottomLeft" state="frozen" topLeftCell="A2"/>
       <selection pane="bottomLeft" activeCell="V1" sqref="V1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="16" customWidth="true" style="0"/>
     <col min="2" max="2" width="16" customWidth="true" style="0"/>
     <col min="3" max="3" width="16" customWidth="true" style="0"/>
     <col min="4" max="4" width="16" customWidth="true" style="0"/>
     <col min="5" max="5" width="19" customWidth="true" style="0"/>
     <col min="6" max="6" width="19" customWidth="true" style="0"/>
     <col min="7" max="7" width="29" customWidth="true" style="0"/>
     <col min="8" max="8" width="16" customWidth="true" style="0"/>
     <col min="9" max="9" width="16" customWidth="true" style="0"/>
     <col min="10" max="10" width="16" customWidth="true" style="0"/>
     <col min="11" max="11" width="16" customWidth="true" style="0"/>
     <col min="12" max="12" width="16" customWidth="true" style="0"/>
     <col min="13" max="13" width="16" customWidth="true" style="0"/>
     <col min="14" max="14" width="16" customWidth="true" style="0"/>
     <col min="15" max="15" width="18" customWidth="true" style="0"/>
     <col min="16" max="16" width="16" customWidth="true" style="0"/>
     <col min="17" max="17" width="16" customWidth="true" style="0"/>
@@ -892,50 +1137,469 @@
         <v>4</v>
       </c>
       <c r="J5" t="s">
         <v>50</v>
       </c>
       <c r="O5" t="s">
         <v>51</v>
       </c>
       <c r="P5" t="s">
         <v>51</v>
       </c>
       <c r="Q5" t="s">
         <v>51</v>
       </c>
       <c r="R5">
         <v>43</v>
       </c>
       <c r="T5" t="s">
         <v>52</v>
       </c>
       <c r="U5" t="s">
         <v>53</v>
       </c>
       <c r="V5">
         <v>7290</v>
+      </c>
+    </row>
+    <row r="6" spans="1:22">
+      <c r="A6" t="s">
+        <v>54</v>
+      </c>
+      <c r="B6" t="s">
+        <v>55</v>
+      </c>
+      <c r="C6" t="s">
+        <v>56</v>
+      </c>
+      <c r="E6" t="s">
+        <v>57</v>
+      </c>
+      <c r="I6">
+        <v>5</v>
+      </c>
+      <c r="J6" t="s">
+        <v>58</v>
+      </c>
+      <c r="O6" t="s">
+        <v>59</v>
+      </c>
+      <c r="P6" t="s">
+        <v>59</v>
+      </c>
+      <c r="Q6" t="s">
+        <v>59</v>
+      </c>
+      <c r="R6">
+        <v>45</v>
+      </c>
+      <c r="T6" t="s">
+        <v>60</v>
+      </c>
+      <c r="U6" t="s">
+        <v>38</v>
+      </c>
+      <c r="V6">
+        <v>4520</v>
+      </c>
+    </row>
+    <row r="7" spans="1:22">
+      <c r="A7" t="s">
+        <v>61</v>
+      </c>
+      <c r="B7" t="s">
+        <v>62</v>
+      </c>
+      <c r="C7" t="s">
+        <v>27</v>
+      </c>
+      <c r="E7" t="s">
+        <v>57</v>
+      </c>
+      <c r="I7">
+        <v>6</v>
+      </c>
+      <c r="J7" t="s">
+        <v>63</v>
+      </c>
+      <c r="O7" t="s">
+        <v>64</v>
+      </c>
+      <c r="P7" t="s">
+        <v>64</v>
+      </c>
+      <c r="Q7" t="s">
+        <v>64</v>
+      </c>
+      <c r="R7">
+        <v>53</v>
+      </c>
+      <c r="T7" t="s">
+        <v>65</v>
+      </c>
+      <c r="U7" t="s">
+        <v>66</v>
+      </c>
+      <c r="V7">
+        <v>1848</v>
+      </c>
+    </row>
+    <row r="8" spans="1:22">
+      <c r="A8" t="s">
+        <v>67</v>
+      </c>
+      <c r="B8" t="s">
+        <v>68</v>
+      </c>
+      <c r="C8" t="s">
+        <v>40</v>
+      </c>
+      <c r="E8" t="s">
+        <v>57</v>
+      </c>
+      <c r="I8">
+        <v>7</v>
+      </c>
+      <c r="J8" t="s">
+        <v>69</v>
+      </c>
+      <c r="O8" t="s">
+        <v>70</v>
+      </c>
+      <c r="P8" t="s">
+        <v>70</v>
+      </c>
+      <c r="Q8" t="s">
+        <v>70</v>
+      </c>
+      <c r="R8">
+        <v>14</v>
+      </c>
+      <c r="T8" t="s">
+        <v>71</v>
+      </c>
+      <c r="U8" t="s">
+        <v>72</v>
+      </c>
+      <c r="V8">
+        <v>7934</v>
+      </c>
+    </row>
+    <row r="9" spans="1:22">
+      <c r="A9" t="s">
+        <v>73</v>
+      </c>
+      <c r="B9" t="s">
+        <v>74</v>
+      </c>
+      <c r="C9" t="s">
+        <v>75</v>
+      </c>
+      <c r="E9" t="s">
+        <v>57</v>
+      </c>
+      <c r="I9">
+        <v>8</v>
+      </c>
+      <c r="J9" t="s">
+        <v>76</v>
+      </c>
+      <c r="O9" t="s">
+        <v>77</v>
+      </c>
+      <c r="P9" t="s">
+        <v>77</v>
+      </c>
+      <c r="Q9" t="s">
+        <v>77</v>
+      </c>
+      <c r="R9">
+        <v>11</v>
+      </c>
+      <c r="T9" t="s">
+        <v>78</v>
+      </c>
+      <c r="U9" t="s">
+        <v>79</v>
+      </c>
+      <c r="V9">
+        <v>9082</v>
+      </c>
+    </row>
+    <row r="10" spans="1:22">
+      <c r="A10" t="s">
+        <v>80</v>
+      </c>
+      <c r="B10" t="s">
+        <v>81</v>
+      </c>
+      <c r="C10" t="s">
+        <v>82</v>
+      </c>
+      <c r="E10" t="s">
+        <v>57</v>
+      </c>
+      <c r="I10">
+        <v>9</v>
+      </c>
+      <c r="J10" t="s">
+        <v>83</v>
+      </c>
+      <c r="O10" t="s">
+        <v>84</v>
+      </c>
+      <c r="P10" t="s">
+        <v>84</v>
+      </c>
+      <c r="Q10" t="s">
+        <v>84</v>
+      </c>
+      <c r="R10">
+        <v>54</v>
+      </c>
+      <c r="T10" t="s">
+        <v>85</v>
+      </c>
+      <c r="U10" t="s">
+        <v>86</v>
+      </c>
+      <c r="V10">
+        <v>7067</v>
+      </c>
+    </row>
+    <row r="11" spans="1:22">
+      <c r="A11" t="s">
+        <v>87</v>
+      </c>
+      <c r="C11" t="s">
+        <v>88</v>
+      </c>
+      <c r="E11" t="s">
+        <v>89</v>
+      </c>
+      <c r="I11">
+        <v>10</v>
+      </c>
+      <c r="J11" t="s">
+        <v>90</v>
+      </c>
+      <c r="O11" t="s">
+        <v>91</v>
+      </c>
+      <c r="Q11" t="s">
+        <v>92</v>
+      </c>
+      <c r="V11">
+        <v>7827141880</v>
+      </c>
+    </row>
+    <row r="12" spans="1:22">
+      <c r="A12" t="s">
+        <v>93</v>
+      </c>
+      <c r="B12" t="s">
+        <v>94</v>
+      </c>
+      <c r="C12" t="s">
+        <v>95</v>
+      </c>
+      <c r="E12" t="s">
+        <v>96</v>
+      </c>
+      <c r="I12">
+        <v>11</v>
+      </c>
+      <c r="J12" t="s">
+        <v>97</v>
+      </c>
+      <c r="O12" t="s">
+        <v>98</v>
+      </c>
+      <c r="P12" t="s">
+        <v>98</v>
+      </c>
+      <c r="Q12" t="s">
+        <v>98</v>
+      </c>
+      <c r="R12">
+        <v>32</v>
+      </c>
+      <c r="T12" t="s">
+        <v>99</v>
+      </c>
+      <c r="U12" t="s">
+        <v>100</v>
+      </c>
+      <c r="V12">
+        <v>6544</v>
+      </c>
+    </row>
+    <row r="13" spans="1:22">
+      <c r="A13" t="s">
+        <v>101</v>
+      </c>
+      <c r="B13" t="s">
+        <v>102</v>
+      </c>
+      <c r="C13" t="s">
+        <v>24</v>
+      </c>
+      <c r="D13" t="s">
+        <v>103</v>
+      </c>
+      <c r="E13" t="s">
+        <v>104</v>
+      </c>
+      <c r="I13">
+        <v>12</v>
+      </c>
+      <c r="J13" t="s">
+        <v>105</v>
+      </c>
+      <c r="O13" t="s">
+        <v>106</v>
+      </c>
+      <c r="P13">
+        <v>8750464472</v>
+      </c>
+      <c r="Q13" t="s">
+        <v>107</v>
+      </c>
+      <c r="R13" t="s">
+        <v>108</v>
+      </c>
+      <c r="S13" t="s">
+        <v>109</v>
+      </c>
+      <c r="U13" t="s">
+        <v>110</v>
+      </c>
+      <c r="V13" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="14" spans="1:22">
+      <c r="A14" t="s">
+        <v>101</v>
+      </c>
+      <c r="B14" t="s">
+        <v>102</v>
+      </c>
+      <c r="C14" t="s">
+        <v>112</v>
+      </c>
+      <c r="D14" t="s">
+        <v>113</v>
+      </c>
+      <c r="E14" t="s">
+        <v>114</v>
+      </c>
+      <c r="F14" t="s">
+        <v>115</v>
+      </c>
+      <c r="G14" t="s">
+        <v>116</v>
+      </c>
+      <c r="H14" t="s">
+        <v>117</v>
+      </c>
+      <c r="I14">
+        <v>13</v>
+      </c>
+      <c r="J14" t="s">
+        <v>105</v>
+      </c>
+      <c r="L14" t="s">
+        <v>118</v>
+      </c>
+      <c r="N14">
+        <v>1000</v>
+      </c>
+      <c r="O14" t="s">
+        <v>106</v>
+      </c>
+      <c r="P14">
+        <v>8750464472</v>
+      </c>
+      <c r="Q14" t="s">
+        <v>107</v>
+      </c>
+      <c r="R14" t="s">
+        <v>108</v>
+      </c>
+      <c r="S14" t="s">
+        <v>119</v>
+      </c>
+      <c r="T14" t="s">
+        <v>120</v>
+      </c>
+      <c r="U14" t="s">
+        <v>121</v>
+      </c>
+      <c r="V14" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="15" spans="1:22">
+      <c r="A15" t="s">
+        <v>122</v>
+      </c>
+      <c r="B15" t="s">
+        <v>123</v>
+      </c>
+      <c r="C15" t="s">
+        <v>124</v>
+      </c>
+      <c r="E15" t="s">
+        <v>125</v>
+      </c>
+      <c r="I15">
+        <v>14</v>
+      </c>
+      <c r="J15" t="s">
+        <v>126</v>
+      </c>
+      <c r="O15" t="s">
+        <v>127</v>
+      </c>
+      <c r="P15" t="s">
+        <v>127</v>
+      </c>
+      <c r="Q15" t="s">
+        <v>127</v>
+      </c>
+      <c r="R15">
+        <v>53</v>
+      </c>
+      <c r="T15" t="s">
+        <v>128</v>
+      </c>
+      <c r="U15" t="s">
+        <v>129</v>
+      </c>
+      <c r="V15">
+        <v>3048</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>